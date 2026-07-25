--- v0 (2026-05-22)
+++ v1 (2026-07-25)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xml:space="preserve">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Checklist of Horticultural names</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Generated on Friday 22nd of May 2026</w:t>
+        <w:t>Generated on Saturday 25th of July 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneriaceae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -114,50 +114,92 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Aeschynanthus × splendidus T.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
+        <w:t>subtribe Ramondinae</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:keepNext w:val=""/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
+        <w:t>Ramonda Rich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:keepNext w:val=""/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
+        <w:t>Ramonda × vandedemi Beauverd</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:keepNext w:val=""/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
         <w:t>subtribe Streptocarpinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus Lindl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,64 +1268,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Smithiantha Kuntze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Smithiantha × hyacinthina (Carrière) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2160"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Smithicodonia Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Smithicodonia naegelioides (Van Houtte) Wiehler</w:t>
       </w:r>
     </w:p>
@@ -1305,64 +1333,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia Nees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × cerina (Hort. Mountjoy ex Paxton) H.E.Moore</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>Sinningia × donkelaariana (Lem.) ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × ornata (Van Houtte) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>