--- v1 (2026-07-25)
+++ v2 (2026-09-26)
@@ -16,1441 +16,1485 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xml:space="preserve">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Checklist of Horticultural names</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Generated on Saturday 25th of July 2026</w:t>
+        <w:t>Generated on Sunday 27th of September 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneriaceae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subfam. Didymocarpoideae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>tribe Trichosporeae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Didymocarpinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Aeschynanthus Jack</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Aeschynanthus × splendidus T.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Ramondinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Ramonda Rich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Ramonda × vandedemi Beauverd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Streptocarpinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus Lindl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus x binderi Hort. ex W.Watson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus x bruantii Hort. ex Carrière &amp; André E.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus x dyeri W.Watson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus × kewensis Hort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Streptocarpus x watsonii Hort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subfam. Gesnerioideae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>tribe Gesnerieae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Columneinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Codonatanthus Saylor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea L.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × banksii Lynch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × euphora H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × lemoinei Garnier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × vedrariensis Hort. Vilm. ex Mottet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × vilmoriniana Meun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Columnea × woodii H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Episcia Mart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Episcia × variabilis H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Episcia × wilsonii H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Eucodonopsis Van Houtte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Gesneriinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria L.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria × bethmannii Hort. ex Otto &amp; A.Dietr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria × donkelaariana Lem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria × donklarii Hort. ex Hook.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria × exoniensis Hort. ex Dombrain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gesneria × refulgens Hort. ex G.Nicholson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Rhytidoneria R.Katzenberger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Gloxinera Weathers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Gloxinera donkelaariana (Lem.) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Gloxinera gesnerioides (Lem.) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Gloxinera rosea H.E.Moore &amp; R.G.Wilson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Gloxiniinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Achicodonia Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Achicodonia eucodonioides (Van Houtte) Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Achimenantha H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Achimenantha naegelioides (Bartik) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Achimenantha sp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes Pers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × belmontiensis Hort. ex Henderson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × dentoniensis Hort. ex Henderson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × eeckhautei Hort. ex Henderson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × escheri Regel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × georgeana Hort. Mak. ex É.Morren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × gigantea (Planch.) Henderson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
+        <w:t>Achimenes x grandis T.Moore &amp; Ayres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × leighii Hort. ex Henderson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
+        <w:t>Achimenes longiflora DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:b w:val="on"/>
+        </w:rPr>
+        <w:t>Achimenes longiflora var. tugwelliana T.Moore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × rollisonii Hort. ex Dombrain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × sanguinea (Hort. ex Hanst.) Regel ex Hanst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × scheerioides (Regel) Regel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes speciosa Hort. ex C.Morren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Achimenes × venusta Hort. ex Paxton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Glocodonia Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Glokohleria Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Gloxinantha R.E.Lee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gloxinia L'Hér.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gloxinia × cerina Hort. Mountjoy ex Paxton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Gloxinia × gesnerioides Lem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Heppiantha H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Heppiantha naegelioides (Lem.) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Koellikohleria Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Koellikohleria rosea Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria Regel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × behnickii Fritsch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × dubia Fritsch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × gigantea (Planch.) Fritsch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × hansteinii (Ortgies) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × heeriana (Heer) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × hillii (Hort. ex Regel) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × lenneana H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × lucianii (André) Fritsch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × ortgiesii (Hort. Van Houtte ex Planch.) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × pulchra (Heer) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Kohleria × rossiana H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Moussoniantha Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Moussoniantha cornellana Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Smitheppiella Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Smithiantha Kuntze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Smithiantha × hyacinthina (Carrière) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Smithicodonia Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>x Smithicodonia naegelioides (Van Houtte) Wiehler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>subtribe Ligeriinae</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia Nees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × cerina (Hort. Mountjoy ex Paxton) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × ornata (Van Houtte) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × pronopes H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × pumila Clayberg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × rosea (H.E.Moore &amp; R.G.Wilson) H.E.Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:keepNext w:val=""/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:b w:val="on"/>
         </w:rPr>
         <w:t>Sinningia × youngeana Marnock</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C357578"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C096D556"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+ <Relationship Id="rId3static3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1619</Words>
   <Characters>9234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>